--- v0 (2026-06-12)
+++ v1 (2026-09-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="61DF4875">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:eastAsia="方正公文小标宋" w:cs="方正公文小标宋" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:eastAsia="方正公文小标宋" w:cs="方正公文小标宋" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
@@ -129,51 +129,103 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:eastAsia="方正仿宋_GB2312" w:cs="方正仿宋_GB2312" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>本人承诺身体健康，无《境外人员体格检查记录》（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>https://admissions.xmu.edu.cn/info/1141/1745.htm</w:t>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://admissions.xmu.edu.cn/cn/info/1136/1999.htm" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="6"/>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>https://admissions.xmu.edu.cn/cn/info/1136/1999.htm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:eastAsia="方正仿宋_GB2312" w:cs="方正仿宋_GB2312" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>）中所列危及公共秩序和安全的病症，否则学校有权不予接收。来华后，本人将到卫生检疫部门办理《境外人员体格检查记录》确认手续或重新体检。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C3B4FD">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
@@ -189,79 +241,313 @@
         <w:rPr>
           <w:rFonts w:hint="default" w:eastAsia="方正仿宋_GB2312" w:cs="方正仿宋_GB2312" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04CDCF4A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
-        <w:adjustRightInd/>
-        <w:snapToGrid/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="480" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>I confirm that I am physically healthy and do not have any diseases or disorders that endanger public order and security, as listed in the the Physical Examination Record for Inbound Travelers (https://admissions.xmu.edu.cn/info/1141/1745.htm). Otherwise, the University reserves the right to withdraw the offer of admission. Upon arriving in Chinese Mainland, I will go to the health and quarantine department to complete the confirmation formalities for the Physical Examination Record for Inbound Travelers or undergo a re-examination.</w:t>
+        <w:t>I confirm that I am physically healthy and do not have any diseases or disorders that endanger public order and security, as listed in the the P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>HYSICAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>XAMINATION</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ECORD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>FOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>NBOUND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>RAVELLERS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://admissions.xmu.edu.cn/cn/info/1136/1999.htm" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="6"/>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>https://admissions.xmu.edu.cn/cn/info/1136/1999.htm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>). Otherwise, the University reserves the right to withdraw the offer of admission. Upon arriving in Chinese Mainland, I will go to the health and quarantine department to complete the confirmation formalities for the Physical Examination Record for Inbound Travelers or undergo a re-examination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ED24A57">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="480" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -428,140 +714,167 @@
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="2000" w:firstLine="480" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F331A87">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3570"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: Students may choose to complete the medical examination in their home country before the application deadline or upon arrival in Xiamen.If you choose to complete the examination in Xiamen, please visit the Xiamen International Travel Healthcare Center (厦门国际旅行卫生保健中心). </w:t>
+        <w:t>Note: Students may choose to complete the medical examination in their home country before the application deadline or upon arrival in Xiamen.If you choose to complete the examination in Xiamen, please visit the Xiamen International Travel Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center (厦门国际旅行卫生保健中心). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5BB0DC">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3570"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Address: No. 31 Jinding Road, Huli District, Xiamen(厦门市湖里区金鼎路31号)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A861FE">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3570"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Please bring the following ite</w:t>
-[...8 lines deleted...]
-        <w:t>ms: Four 2-inch passport-sized photos; Your passport; RMB 600 in cash;</w:t>
+        <w:t>Please bring the following items: Four 2-inch passport-sized photos; Your passport; RMB 600 in cash;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Any recent health examination records from your home country (if available)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5D2AF9">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3570"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Business hours: 8:00–11:00 a.m., weekdays. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A8F354">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3570"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Please fast before your visit.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
@@ -598,136 +911,148 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{2F3F9307-5857-4795-B5FB-577A42D2A157}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{0EAB23C5-3538-4C31-97C5-35A49C598DCA}"/>
   </w:font>
   <w:font w:name="方正公文小标宋">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{5FD558A2-F0D5-4E13-8380-A23370325602}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{A38A89E0-ACDD-4B9E-935B-40EAC484D8C3}"/>
   </w:font>
   <w:font w:name="方正仿宋_GB2312">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="A00002BF" w:usb1="184F6CFA" w:usb2="00000012" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{9F81E923-D09E-4F03-9C46-1563FF3AAFD3}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{BBFCF7D8-DBF4-4071-A116-F4FE820FD783}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiYmI5NGM2ODllZGMyMDc3OTI5YTZiNGQ3MzgwM2FmOGUifQ=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="312C63B4"/>
+    <w:rsid w:val="039B14F8"/>
     <w:rsid w:val="03F30C62"/>
     <w:rsid w:val="10540C6A"/>
+    <w:rsid w:val="1ABD0440"/>
     <w:rsid w:val="1AD304A9"/>
     <w:rsid w:val="1AFB7C4D"/>
     <w:rsid w:val="2EEC4DC3"/>
     <w:rsid w:val="312C63B4"/>
+    <w:rsid w:val="324C12EE"/>
     <w:rsid w:val="33007FE1"/>
     <w:rsid w:val="3ABE6350"/>
     <w:rsid w:val="46D52711"/>
     <w:rsid w:val="5CFA0384"/>
+    <w:rsid w:val="5ECB5E31"/>
+    <w:rsid w:val="65C0758C"/>
     <w:rsid w:val="6B775B88"/>
+    <w:rsid w:val="6D96195E"/>
     <w:rsid w:val="7811440A"/>
     <w:rsid w:val="790127E9"/>
+    <w:rsid w:val="7C82373D"/>
     <w:rsid w:val="7FE72D6B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
@@ -1001,50 +1326,59 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="3"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="5">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="3"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="6">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="3"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -1263,61 +1597,61 @@
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>1</Pages>
-  <Words>280</Words>
-  <Characters>1099</Characters>
+  <Words>293</Words>
+  <Characters>1170</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1248</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.25225_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>1329</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28043_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Jon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.25225</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>D939E4A9055E41878D5F12AC9669B46D_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
-    <vt:lpwstr>eyJoZGlkIjoiYmI5NGM2ODllZGMyMDc3OTI5YTZiNGQ3MzgwM2FmOGUiLCJ1c2VySWQiOiIzNDY5MzE0MjYifQ==</vt:lpwstr>
+    <vt:lpwstr>eyJoZGlkIjoiY2Y5MjBmYzAxZDAzMzdkZGRkYzFjNzhlYjViZTExODYiLCJ1c2VySWQiOiIzMDkyOTAyNjUifQ==</vt:lpwstr>
   </property>
 </Properties>
 </file>